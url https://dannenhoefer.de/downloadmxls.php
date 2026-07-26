--- v0 (2026-03-05)
+++ v1 (2026-07-26)
@@ -20,79 +20,81 @@
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp29.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp30.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932" codeName="{372AB895-14C1-FC20-EB20-F1B4BCFD95AE}"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Micky\Documents\doks\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\test\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{353636D6-7263-4892-857C-774489B803F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCF16649-73CA-45EC-B157-E3B47263A7A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
-    <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
+    <sheet name="Medikamentenplan" sheetId="1" r:id="rId1"/>
+    <sheet name="Info" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="AKTKW">Tabelle1!$C$5</definedName>
+    <definedName name="AKTKW">Medikamentenplan!$C$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -205,333 +207,287 @@
   <c r="A60" i="1" s="1"/>
   <c r="A61" i="1" s="1"/>
   <c r="A62" i="1" s="1"/>
   <c r="A63" i="1" s="1"/>
   <c r="A64" i="1" s="1"/>
   <c r="A65" i="1" s="1"/>
   <c r="A66" i="1" s="1"/>
   <c r="A67" i="1" s="1"/>
   <c r="A68" i="1" s="1"/>
   <c r="A69" i="1" s="1"/>
   <c r="A70" i="1" s="1"/>
   <c r="A71" i="1" s="1"/>
   <c r="A28" i="1"/>
   <c r="G21" i="1"/>
   <c r="G20" i="1"/>
   <c r="G19" i="1"/>
   <c r="G18" i="1"/>
   <c r="M21" i="1"/>
   <c r="F21" i="1"/>
   <c r="M20" i="1"/>
   <c r="F20" i="1"/>
   <c r="M19" i="1"/>
   <c r="F19" i="1"/>
   <c r="M18" i="1"/>
   <c r="F18" i="1"/>
-  <c r="F11" i="2"/>
-[...12 lines deleted...]
-  <c r="G3" i="2" s="1"/>
   <c r="M17" i="1"/>
   <c r="G17" i="1"/>
   <c r="F17" i="1"/>
   <c r="M16" i="1"/>
   <c r="G16" i="1"/>
   <c r="F16" i="1"/>
   <c r="M15" i="1"/>
   <c r="G15" i="1"/>
   <c r="F15" i="1"/>
   <c r="M14" i="1"/>
   <c r="G14" i="1"/>
   <c r="F14" i="1"/>
   <c r="M13" i="1"/>
   <c r="G13" i="1"/>
   <c r="F13" i="1"/>
   <c r="M12" i="1"/>
   <c r="G12" i="1"/>
   <c r="F12" i="1"/>
   <c r="M11" i="1"/>
   <c r="G11" i="1"/>
   <c r="F11" i="1"/>
   <c r="M10" i="1"/>
   <c r="G10" i="1"/>
   <c r="F10" i="1"/>
   <c r="M9" i="1"/>
   <c r="G9" i="1"/>
   <c r="F9" i="1"/>
   <c r="C5" i="1"/>
   <c r="L23" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="34">
   <si>
     <t>Medikamentenplan</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>akt. KW:</t>
   </si>
   <si>
     <t>Medikament</t>
   </si>
   <si>
     <t>mg</t>
   </si>
   <si>
     <t>m-m-a</t>
   </si>
   <si>
     <t>Bestand</t>
   </si>
   <si>
     <t>Wöch.</t>
   </si>
   <si>
     <t>Restzeit</t>
   </si>
   <si>
     <t>Nächste</t>
   </si>
   <si>
     <t>Bis KW</t>
   </si>
   <si>
     <t>Packungsgöße</t>
   </si>
   <si>
     <t>Kosten</t>
   </si>
   <si>
     <t>Infos</t>
   </si>
   <si>
     <t>Jährl.</t>
   </si>
   <si>
     <t>Summe</t>
   </si>
   <si>
-    <t>pradaxa</t>
-[...1 lines deleted...]
-  <si>
     <t>150mg</t>
   </si>
   <si>
     <t>1-0-1</t>
   </si>
   <si>
-    <t>bisoprolol</t>
-[...1 lines deleted...]
-  <si>
     <t>5mg</t>
-  </si>
-[...1 lines deleted...]
-    <t>torem</t>
   </si>
   <si>
     <t>20mg</t>
   </si>
   <si>
     <t>1-0-0</t>
   </si>
   <si>
-    <t>L-thyrox</t>
-[...16 lines deleted...]
-  <si>
     <t>0-0-1</t>
-  </si>
-[...22 lines deleted...]
-    <t>M-m-a</t>
   </si>
   <si>
     <t>eins</t>
   </si>
   <si>
     <t>zwei</t>
   </si>
   <si>
     <t>drei</t>
   </si>
   <si>
     <t>Kalender</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Hersteller</t>
   </si>
   <si>
     <t>Für die Bestandsänderungen muss sich der Cursor im Bestandsfeld des Medikaments befinden</t>
   </si>
   <si>
     <t>Beim Öffnen wird er automatisch auf das erste Medikament gestellt.</t>
   </si>
   <si>
     <t>11.01.2026</t>
   </si>
+  <si>
+    <t>Webseite zum Medikamentenplan</t>
+  </si>
+  <si>
+    <t>Erstellt von:</t>
+  </si>
+  <si>
+    <t>Michael Dannenhöfer 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd/mm/yy"/>
     <numFmt numFmtId="165" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2006/relationships/vbaProject" Target="vbaProject.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
@@ -603,100 +559,108 @@
 
 <file path=xl/ctrlProps/ctrlProp26.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp27.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp28.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp29.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp30.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
+<file path=xl/ctrlProps/ctrlProp31.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp32.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
+</file>
+
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>476250</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1001" name="Bestand" descr="Bestand ändern" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1001"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AE45D4B-5238-0F57-A9BB-416E4DA715F7}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BA12D91-554C-A7C5-A855-A25899713CB9}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
@@ -734,51 +698,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>352425</xdr:colOff>
           <xdr:row>1</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>676275</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1002" name="NeuePackung" descr="Packung hinzufügen" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1002"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DD010F2-DB46-81CC-1627-2DDE5D2935A0}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3BBA25B-2550-8ECE-710B-7BB5BB5FF101}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
@@ -2922,51 +2886,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>476250</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Button 28" descr="Bestand ändern" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A97CE819-F31E-9BC1-4C8A-B5526FBEC37E}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
@@ -3004,51 +2968,215 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>352425</xdr:colOff>
           <xdr:row>1</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>676275</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1051" name="Button 27" descr="Packung hinzufügen" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1051"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C33E1E8A-5899-FE75-8DA7-C196491312F5}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:noFill/>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="de-DE" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Packung hinzufügen</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>0</xdr:row>
+          <xdr:rowOff>228600</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>476250</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1054" name="Button 30" descr="Bestand ändern" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1054"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA019534-B641-36EC-C278-D591E825D5FC}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:noFill/>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="de-DE" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Bestand ändern</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>352425</xdr:colOff>
+          <xdr:row>1</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>676275</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1053" name="Button 29" descr="Packung hinzufügen" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1053"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{544E9CC4-5F6E-3171-9867-1F15F4643A69}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
@@ -3175,110 +3303,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dannenhoefer.de/?Dokumenten-Vorlagen/Medikamenten-Plan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1"/>
   <dimension ref="A1:M109"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.5703125" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="1" customWidth="1"/>
     <col min="8" max="9" width="11.5703125" style="1"/>
     <col min="11" max="11" width="21.42578125" customWidth="1"/>
     <col min="12" max="13" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
       <c r="F1" s="4"/>
       <c r="G1" s="5"/>
       <c r="J1" s="6"/>
     </row>
     <row r="2" spans="1:13" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
       <c r="J2" s="6"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3"/>
       <c r="F3" s="4"/>
       <c r="G3" s="5"/>
       <c r="J3" s="6"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="3"/>
       <c r="F4" s="4"/>
       <c r="G4" s="5"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="1">
         <f>WEEKNUM(A5,1)</f>
         <v>3</v>
       </c>
       <c r="F5" s="4"/>
       <c r="G5" s="5"/>
       <c r="J5" s="6"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="6"/>
       <c r="C6" s="1"/>
       <c r="F6" s="4"/>
       <c r="G6" s="5"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="6"/>
       <c r="C7" s="1"/>
       <c r="F7" s="4"/>
       <c r="G7" s="5"/>
       <c r="H7" s="4"/>
@@ -3306,510 +3438,510 @@
       </c>
       <c r="G8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="K8" t="s">
         <v>13</v>
       </c>
       <c r="L8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D9" s="1">
         <v>80</v>
       </c>
       <c r="E9" s="1">
         <v>14</v>
       </c>
       <c r="F9" s="4">
         <f t="shared" ref="F9:F17" si="0">D9/E9</f>
         <v>5.7142857142857144</v>
       </c>
       <c r="G9" s="1">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H9" s="9">
         <f>MOD(WEEKNUM(A5,21) + F9 - 1, 52) + 2</f>
         <v>8.7142857142857153</v>
       </c>
       <c r="I9" s="4">
         <v>180</v>
       </c>
       <c r="J9" s="1">
         <v>10</v>
       </c>
       <c r="K9" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="L9" s="1">
         <v>4</v>
       </c>
       <c r="M9" s="1">
         <f t="shared" ref="M9:M21" si="1">L9*J9</f>
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D10" s="1">
         <v>64</v>
       </c>
       <c r="E10" s="1">
         <v>14</v>
       </c>
       <c r="F10" s="4">
         <f t="shared" si="0"/>
         <v>4.5714285714285712</v>
       </c>
       <c r="G10" s="1">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H10" s="9">
         <f>MOD(WEEKNUM(A5,21) + F10 - 1, 52) + 2</f>
         <v>7.5714285714285712</v>
       </c>
       <c r="I10" s="4">
         <v>100</v>
       </c>
       <c r="J10" s="1">
         <v>5</v>
       </c>
       <c r="K10" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="L10" s="1">
         <v>7</v>
       </c>
       <c r="M10" s="1">
         <f t="shared" si="1"/>
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D11" s="1">
         <v>47</v>
       </c>
       <c r="E11" s="1">
         <v>7</v>
       </c>
       <c r="F11" s="4">
         <f t="shared" si="0"/>
         <v>6.7142857142857144</v>
       </c>
       <c r="G11" s="1">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H11" s="9">
         <f>MOD(WEEKNUM(A5,21) + F11 - 1, 52) + 2</f>
         <v>9.7142857142857153</v>
       </c>
       <c r="I11" s="4">
         <v>100</v>
       </c>
       <c r="J11" s="1">
         <v>5</v>
       </c>
       <c r="K11" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="L11" s="1">
         <v>4</v>
       </c>
       <c r="M11" s="1">
         <f t="shared" si="1"/>
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C12" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D12" s="1">
         <v>1</v>
       </c>
       <c r="E12" s="1">
         <v>7</v>
       </c>
       <c r="F12" s="4">
         <f t="shared" si="0"/>
         <v>0.14285714285714285</v>
       </c>
       <c r="G12" s="1">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H12" s="9">
         <f>MOD(WEEKNUM(A5,21) + F12 - 1, 52) + 2</f>
         <v>3.1428571428571428</v>
       </c>
       <c r="I12" s="4">
         <v>100</v>
       </c>
       <c r="J12" s="1">
         <v>5</v>
       </c>
       <c r="L12" s="1">
         <v>4</v>
       </c>
       <c r="M12" s="1">
         <f t="shared" si="1"/>
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C13" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D13" s="1">
         <v>1</v>
       </c>
       <c r="E13" s="1">
         <v>7</v>
       </c>
       <c r="F13" s="4">
         <f t="shared" si="0"/>
         <v>0.14285714285714285</v>
       </c>
       <c r="G13" s="1">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H13" s="9">
         <f>MOD(WEEKNUM(A5,21) + F13 - 1, 52) + 2</f>
         <v>3.1428571428571428</v>
       </c>
       <c r="I13" s="4">
         <v>100</v>
       </c>
       <c r="J13" s="1">
         <v>10</v>
       </c>
       <c r="L13" s="1">
         <v>4</v>
       </c>
       <c r="M13" s="1">
         <f t="shared" si="1"/>
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C14" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D14" s="1">
         <v>1</v>
       </c>
       <c r="E14" s="1">
         <v>7</v>
       </c>
       <c r="F14" s="4">
         <f t="shared" si="0"/>
         <v>0.14285714285714285</v>
       </c>
       <c r="G14" s="1">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H14" s="9">
         <f>MOD(WEEKNUM(A5,21) + F14 - 1, 52) + 2</f>
         <v>3.1428571428571428</v>
       </c>
       <c r="I14" s="4">
         <v>100</v>
       </c>
       <c r="J14" s="1">
         <v>5</v>
       </c>
       <c r="L14" s="1">
         <v>4</v>
       </c>
       <c r="M14" s="1">
         <f t="shared" si="1"/>
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C15" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>1</v>
       </c>
       <c r="E15" s="1">
         <v>7</v>
       </c>
       <c r="F15" s="4">
         <f t="shared" si="0"/>
         <v>0.14285714285714285</v>
       </c>
       <c r="G15" s="1">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H15" s="9">
         <f>MOD(WEEKNUM(A5,21) + F15 - 1, 52) + 2</f>
         <v>3.1428571428571428</v>
       </c>
       <c r="I15" s="4">
         <v>100</v>
       </c>
       <c r="J15" s="1">
         <v>5</v>
       </c>
       <c r="L15" s="1">
         <v>4</v>
       </c>
       <c r="M15" s="1">
         <f t="shared" si="1"/>
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>1</v>
       </c>
       <c r="E16" s="1">
         <v>7</v>
       </c>
       <c r="F16" s="4">
         <f t="shared" si="0"/>
         <v>0.14285714285714285</v>
       </c>
       <c r="G16" s="1">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H16" s="9">
         <f>MOD(WEEKNUM(A5,21) + F16 - 1, 52) + 2</f>
         <v>3.1428571428571428</v>
       </c>
       <c r="I16" s="4">
         <v>100</v>
       </c>
       <c r="J16" s="1">
         <v>10</v>
       </c>
       <c r="L16" s="1">
         <v>4</v>
       </c>
       <c r="M16" s="1">
         <f t="shared" si="1"/>
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C17" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D17" s="1">
         <v>1</v>
       </c>
       <c r="E17" s="1">
         <v>14</v>
       </c>
       <c r="F17" s="4">
         <f t="shared" si="0"/>
         <v>7.1428571428571425E-2</v>
       </c>
       <c r="G17" s="1">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H17" s="9">
         <f>MOD(WEEKNUM(A5,21) + F17 - 1, 52) + 2</f>
         <v>3.0714285714285716</v>
       </c>
       <c r="I17" s="4">
         <v>196</v>
       </c>
       <c r="J17" s="1">
         <v>10</v>
       </c>
       <c r="L17" s="1">
         <v>4</v>
       </c>
       <c r="M17" s="1">
         <f t="shared" si="1"/>
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C18" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D18" s="1">
         <v>1</v>
       </c>
       <c r="E18" s="1">
         <v>14</v>
       </c>
       <c r="F18" s="4">
         <f t="shared" ref="F18:F20" si="2">D18/E18</f>
         <v>7.1428571428571425E-2</v>
       </c>
       <c r="G18" s="7">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H18" s="9">
         <f>MOD(WEEKNUM(A5,21) + F18 - 1, 52) + 2</f>
         <v>3.0714285714285716</v>
       </c>
       <c r="I18" s="4">
         <v>196</v>
       </c>
       <c r="J18" s="1">
         <v>10</v>
       </c>
       <c r="L18" s="1">
         <v>4</v>
       </c>
       <c r="M18" s="1">
         <f t="shared" si="1"/>
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C19" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D19" s="1">
         <v>1</v>
       </c>
       <c r="E19" s="1">
         <v>14</v>
       </c>
       <c r="F19" s="4">
         <f t="shared" si="2"/>
         <v>7.1428571428571425E-2</v>
       </c>
       <c r="G19" s="7">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H19" s="9">
         <f>MOD(WEEKNUM(A5,21) + F19 - 1, 52) + 2</f>
         <v>3.0714285714285716</v>
       </c>
       <c r="I19" s="4">
         <v>196</v>
       </c>
       <c r="J19" s="1">
         <v>10</v>
       </c>
       <c r="L19" s="1">
         <v>4</v>
       </c>
       <c r="M19" s="1">
         <f t="shared" si="1"/>
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C20" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D20" s="1">
         <v>1</v>
       </c>
       <c r="E20" s="1">
         <v>14</v>
       </c>
       <c r="F20" s="4">
         <f t="shared" si="2"/>
         <v>7.1428571428571425E-2</v>
       </c>
       <c r="G20" s="7">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H20" s="9">
         <f>MOD(WEEKNUM(A5,21) + F20 - 1, 52) + 2</f>
         <v>3.0714285714285716</v>
       </c>
       <c r="I20" s="4">
         <v>196</v>
       </c>
       <c r="J20" s="1">
         <v>10</v>
       </c>
       <c r="L20" s="1">
         <v>4</v>
       </c>
       <c r="M20" s="1">
         <f t="shared" si="1"/>
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C21" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D21" s="1">
         <v>1</v>
       </c>
       <c r="E21" s="1">
         <v>14</v>
       </c>
       <c r="F21" s="4">
         <f t="shared" ref="F21" si="3">D21/E21</f>
         <v>7.1428571428571425E-2</v>
       </c>
       <c r="G21" s="7">
         <f>WEEKNUM(A5,1)+1</f>
         <v>4</v>
       </c>
       <c r="H21" s="9">
         <f>MOD(WEEKNUM(A5,21) + F21 - 1, 52) + 2</f>
         <v>3.0714285714285716</v>
       </c>
       <c r="I21" s="4">
         <v>196</v>
       </c>
       <c r="J21" s="1">
         <v>10</v>
       </c>
@@ -3817,82 +3949,82 @@
         <v>4</v>
       </c>
       <c r="M21" s="1">
         <f t="shared" si="1"/>
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C22" s="1"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C23" s="1"/>
       <c r="L23" s="1">
         <f>_xlfn.ISOWEEKNUM(F9)</f>
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C25" s="1"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="C26" s="1"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="10">
         <v>46027</v>
       </c>
       <c r="B27">
         <f>_xlfn.ISOWEEKNUM(A27)</f>
         <v>2</v>
       </c>
       <c r="C27" s="1"/>
       <c r="E27" s="11" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="10">
         <f>A27+7</f>
         <v>46034</v>
       </c>
       <c r="B28">
         <f t="shared" ref="B28:B79" si="4">_xlfn.ISOWEEKNUM(A28)</f>
         <v>3</v>
       </c>
       <c r="C28" s="1"/>
       <c r="E28" s="11" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="10">
         <f t="shared" ref="A29:A79" si="5">A28+7</f>
         <v>46041</v>
       </c>
       <c r="B29">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="10">
         <f t="shared" si="5"/>
         <v>46048</v>
       </c>
       <c r="B30">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="10">
         <f t="shared" si="5"/>
@@ -5177,425 +5309,269 @@
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1051" r:id="rId30" name="Button 27">
               <controlPr defaultSize="0" autoFill="0" autoPict="0" macro="Module1.Packung" altText="Packung hinzufügen">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>352425</xdr:colOff>
                     <xdr:row>1</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>676275</xdr:colOff>
                     <xdr:row>2</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1001" r:id="rId31" name="Bestand">
+            <control shapeId="1054" r:id="rId31" name="Button 30">
               <controlPr defaultSize="0" autoFill="0" autoPict="0" macro="Module1.Bestand" altText="Bestand ändern">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>0</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>476250</xdr:colOff>
                     <xdr:row>2</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1002" r:id="rId32" name="NeuePackung">
+            <control shapeId="1053" r:id="rId32" name="Button 29">
+              <controlPr defaultSize="0" autoFill="0" autoPict="0" macro="Module1.Packung" altText="Packung hinzufügen">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>352425</xdr:colOff>
+                    <xdr:row>1</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>676275</xdr:colOff>
+                    <xdr:row>2</xdr:row>
+                    <xdr:rowOff>28575</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1001" r:id="rId33" name="Bestand">
+              <controlPr defaultSize="0" autoFill="0" autoPict="0" macro="Module1.Bestand" altText="Bestand ändern">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>0</xdr:row>
+                    <xdr:rowOff>228600</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>4</xdr:col>
+                    <xdr:colOff>476250</xdr:colOff>
+                    <xdr:row>2</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1002" r:id="rId34" name="NeuePackung">
               <controlPr defaultSize="0" autoFill="0" autoPict="0" macro="Module1.Packung" altText="Packung hinzufügen">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>352425</xdr:colOff>
                     <xdr:row>1</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>676275</xdr:colOff>
                     <xdr:row>2</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Tabelle2"/>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A1" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="A1" s="6"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="4"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
-        <v>16</v>
-[...23 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A4" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="A4" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="4"/>
+      <c r="H4" s="12"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A6" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="4"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A7" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="A7" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A8" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="4"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A9" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="4"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A10" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="4"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A11" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="4"/>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="A7" r:id="rId1" xr:uid="{1E05BAAF-0A57-45B1-A8B3-475B9CBC0218}"/>
+  </hyperlinks>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.0249999999999999" bottom="1.0249999999999999" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;A</oddHeader>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Tabelle1</vt:lpstr>
-      <vt:lpstr>Tabelle2</vt:lpstr>
+      <vt:lpstr>Medikamentenplan</vt:lpstr>
+      <vt:lpstr>Info</vt:lpstr>
       <vt:lpstr>AKTKW</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Micky</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>de-DE</dc:language>
 </cp:coreProperties>
 </file>